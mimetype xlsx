--- v0 (2026-03-03)
+++ v1 (2026-04-26)
@@ -110,51 +110,51 @@
   </si>
   <si>
     <t>2 x USB 3.1 Gen2 Type-A Port
 1 x USB 3.1 Gen1 Type-C Port
 2 x USB 3.1 Gen1 Port
 2 x USB 3.1 Gen1 Header
 2 x USB 2.0 Port
 2 x USB 2.0 Header</t>
   </si>
   <si>
     <t>EXPANSION SLOT</t>
   </si>
   <si>
     <t>3 x PCI-E 3.0 x16 Slot(x8,x8,x4)(x4 shared bandwidth with M.2_2, support Intel Rapid Storage Technology)
 3 x PCI-E 3.0 x1 Slot</t>
   </si>
   <si>
     <t>REAR I/O</t>
   </si>
   <si>
     <t>1 x PS/2 Keyboard/Mouse
 2 x USB 3.1 Gen2  Type-A Port
 1 x USB 3.1 Gen1 Type-C Port
 2 x USB 3.1 Gen1  Port
 2 x USB 2.0 Port
-1 x HDMI® Connector, resolution up to 4096 x 2160 @30Hz, compliant with HDMI® 1.4
+1 x HDMI® Connector, resolution up to 4096 x 2160 @30Hz, compliant with HDMI®
 1 x DVI-D Connector, resolution up to 1920 x 1200 @60Hz
 1 x LAN Port
 6 x Audio Jacks</t>
   </si>
   <si>
     <t>INTERNAL I/O</t>
   </si>
   <si>
     <t>2 x USB 3.1 Gen1 Header
 2 x USB 2.0 Header
 6 x SATA III Connector(when using SATA SSD on M.2_1, SATA3_1 will be disable) (6Gb/s)
 1 x M.2 Key M 32Gb/s Connector, support M.2 type 2242/ 2260/ 2280 SATA 6Gb/s &amp; PCI-E Storage(Intel Optane Technology ready)
 1 x M.2 Key M 32Gb/s Connector, support M.2 type 2242/ 2260/ 2280/ 22110 PCI-E Storage(Intel Optane Technology ready)
 1 x Front Audio Header
 1 x Front Panel Header
 1 x S/PDIF-Out Header
 2 x CPU Fan Connector
 3 x System Fan Connector
 1 x LN2 Switch
 2 x 5050 LED Header</t>
   </si>
   <si>
     <t>H/W MONITORING</t>
   </si>
   <si>