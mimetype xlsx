--- v0 (2026-02-03)
+++ v1 (2026-05-05)
@@ -107,52 +107,52 @@
   </si>
   <si>
     <t>USB</t>
   </si>
   <si>
     <t>1 x USB 3.1 Gen2 Type-C Port
 1 x USB 3.1 Gen2 Type-A Port
 4 x USB 3.1 Gen1 Port
 1 x USB 3.1 Gen1 Header
 1 x USB 2.0 Header</t>
   </si>
   <si>
     <t>EXPANSION SLOT</t>
   </si>
   <si>
     <t>1 x PCI-E 3.0 x16 Slot(x16 for Ryzen CPU only, NPU/APU run at x8 speed)</t>
   </si>
   <si>
     <t>REAR I/O</t>
   </si>
   <si>
     <t>1 x PS/2
 1 x USB 3.1 Gen2  Type-C Port
 1 x USB 3.1 Gen2  Type-A Port
 4 x USB 3.1 Gen1  Port
-1 x HDMI® Connector, resolution up to 4096 x 2160 @24Hz or 3840 x 2160 @30Hz
-1 x DVI-D Connector, resolution up to 1920 x 1200 @60Hz
+1 x HDMI® Port
+1 x DVI-D Connector
 1 x LAN Port
 5 x Audio Jacks
 1 x S/PDIF Out Port</t>
   </si>
   <si>
     <t>INTERNAL I/O</t>
   </si>
   <si>
     <t>1 x USB 3.1 Gen1 Header
 1 x USB 2.0 Header
 4 x SATA III Connector (6Gb/s)
 1 x M.2 Key M 32Gb/s Connector, support M.2 type 2260/ 2280 SATA 6Gb/s &amp; PCI-E Storage(on the back of the motherboard)
 1 x Front Audio Header
 1 x Front Panel Header
 1 x CPU Fan Connector
 1 x System Fan Connector
 2 x 5050 LED Header</t>
   </si>
   <si>
     <t>H/W MONITORING</t>
   </si>
   <si>
     <t>CPU / System Temperature MonitoringCPU / System Fan MonitoringSmart / Manual CPU / System Fan ControlSystem Voltage Monitoring</t>
   </si>
   <si>