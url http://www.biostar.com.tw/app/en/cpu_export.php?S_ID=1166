--- v0 (2026-02-04)
+++ v1 (2026-04-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="CPU Support" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>B860MT-E PRO    PCB 6.1</t>
   </si>
   <si>
     <t>Socket</t>
   </si>
   <si>
     <t>Processor</t>
   </si>
   <si>
     <t>Processor Model</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>GPU Frequency</t>
   </si>
   <si>
     <t>Core Name</t>
   </si>
   <si>
     <t>Watts</t>
   </si>
   <si>
@@ -89,93 +89,105 @@
   <si>
     <t>35W</t>
   </si>
   <si>
     <t>285K</t>
   </si>
   <si>
     <t>3.7 GHz</t>
   </si>
   <si>
     <t>125W</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2.5 GHz</t>
   </si>
   <si>
     <t>65W</t>
   </si>
   <si>
     <t>Intel Core Ultra 7 Processor</t>
   </si>
   <si>
+    <t>270K Plus</t>
+  </si>
+  <si>
+    <t>Arrow Lake Refresh</t>
+  </si>
+  <si>
     <t>265T</t>
   </si>
   <si>
     <t>1.5 GHz</t>
   </si>
   <si>
     <t>265KF</t>
   </si>
   <si>
     <t>3.9 GHz</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>265K</t>
   </si>
   <si>
     <t>265F</t>
   </si>
   <si>
     <t>2.4 GHz</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Intel Core Ultra 5 Processor</t>
   </si>
   <si>
+    <t>250KF Plus</t>
+  </si>
+  <si>
+    <t>4.2 GHz</t>
+  </si>
+  <si>
+    <t>250K Plus</t>
+  </si>
+  <si>
+    <t>1900 MHz</t>
+  </si>
+  <si>
     <t>245T</t>
   </si>
   <si>
     <t>2.2 GHz</t>
   </si>
   <si>
-    <t>1900 MHz</t>
-[...1 lines deleted...]
-  <si>
     <t>245KF</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.2 GHz</t>
   </si>
   <si>
     <t>245K</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>3.5 GHz</t>
   </si>
   <si>
     <t>235T</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>3.4 GHz</t>
   </si>
   <si>
     <t>225T</t>
   </si>
   <si>
     <t>1800 MHz</t>
   </si>
@@ -538,51 +550,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
@@ -671,359 +683,428 @@
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>39</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
         <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" fitToHeight="0" fitToWidth="0"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">